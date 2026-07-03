--- v0 (2026-04-15)
+++ v1 (2026-07-03)
@@ -12,1217 +12,551 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>whichList</t>
   </si>
   <si>
     <t>cardNumber</t>
   </si>
   <si>
     <t>fn</t>
   </si>
   <si>
     <t>ln</t>
   </si>
   <si>
     <t>yob</t>
   </si>
   <si>
     <t>sex</t>
   </si>
   <si>
     <t>club</t>
   </si>
   <si>
     <t>assoc</t>
   </si>
   <si>
     <t>Registration Type</t>
   </si>
   <si>
     <t>Date Entered</t>
   </si>
   <si>
     <t>entryCoachName</t>
   </si>
   <si>
     <t>entryCoachEmail</t>
   </si>
   <si>
     <t>entryCoachAltContact</t>
   </si>
   <si>
     <t>entryClub</t>
   </si>
   <si>
     <t>NAT</t>
   </si>
   <si>
+    <t>2026-03-07 16:46:12</t>
+  </si>
+  <si>
+    <t>Brett Zagozewski</t>
+  </si>
+  <si>
+    <t>winnipegalpine@gmail.com</t>
+  </si>
+  <si>
+    <t>403-609-1052</t>
+  </si>
+  <si>
+    <t>Winnipeg Alpine Racers</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:04</t>
+  </si>
+  <si>
+    <t>Anna Blankstein</t>
+  </si>
+  <si>
+    <t>ablankstein@mts.net</t>
+  </si>
+  <si>
+    <t>204-782-0016</t>
+  </si>
+  <si>
+    <t>Summit</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:53</t>
+  </si>
+  <si>
+    <t>Nigel Simms</t>
+  </si>
+  <si>
+    <t>hnigelsimms@gmail.com</t>
+  </si>
+  <si>
+    <t>204-806-6250</t>
+  </si>
+  <si>
+    <t>Asessippi Ski Club</t>
+  </si>
+  <si>
+    <t>2026-03-10 18:59:12</t>
+  </si>
+  <si>
+    <t>Catherine Jordan</t>
+  </si>
+  <si>
+    <t>hmrsnowclubs@gmail.com</t>
+  </si>
+  <si>
+    <t>La Riviere Ski Club</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:57</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:17</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:04:34</t>
+  </si>
+  <si>
+    <t>Alexis Stockford</t>
+  </si>
+  <si>
+    <t>stockforda@outlook.com</t>
+  </si>
+  <si>
+    <t>431-541-8430</t>
+  </si>
+  <si>
+    <t>Westman Ski Club</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:28</t>
+  </si>
+  <si>
+    <t>Tyler Pochynuk</t>
+  </si>
+  <si>
+    <t>tyler.pochynuk@clarkroofing.ca</t>
+  </si>
+  <si>
+    <t>306-221-2986</t>
+  </si>
+  <si>
+    <t>RART</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:31</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:11</t>
+  </si>
+  <si>
+    <t>Richard Rumancik</t>
+  </si>
+  <si>
+    <t>rumancikr@gmail.com</t>
+  </si>
+  <si>
+    <t>306-596-5744</t>
+  </si>
+  <si>
+    <t>QVSC</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:45:10</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:47:50</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:17</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:05</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:59</t>
+  </si>
+  <si>
+    <t>2026-03-10 18:59:14</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:58</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:20</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:04:36</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:29</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:43</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:18</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:45:43</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:47:52</t>
+  </si>
+  <si>
+    <t>2026-03-10 18:59:21</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:18</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:06</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:00</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:47:00</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:22</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:04:42</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:31</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:44</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:25</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:45:44</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:47:55</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:01</t>
+  </si>
+  <si>
+    <t>2026-03-10 18:59:26</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:19</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:08</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:47:10</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:24</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:04:50</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:33</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:45</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:26</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:45:45</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:47:56</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:02</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:09</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:21</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:04:58</t>
+  </si>
+  <si>
+    <t>2026-03-10 09:42:49</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:20</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:26</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:46</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:36</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:45:51</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:47:58</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:03</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:16</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:22</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:10</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:05:08</t>
+  </si>
+  <si>
+    <t>2026-03-11 18:58:12</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:21</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:07:16</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:47</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:44</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:45:53</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:47:59</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:06</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:18</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:24</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:11</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:44:54</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:05:10</t>
+  </si>
+  <si>
+    <t>2026-03-11 18:58:14</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:22</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:07:25</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:00</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:50</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:52</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:00</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:07</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:19</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:28</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:12</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:44:56</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:05:14</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:23</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:07:35</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:07</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:01</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:51</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:09:00</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:08</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:20</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:52</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:13</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:45:02</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:05:20</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:26</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:07:43</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:09</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:02</t>
+  </si>
+  <si>
+    <t>2026-03-10 18:59:08</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:53</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:16</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:10</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:26</t>
+  </si>
+  <si>
     <t>2026-03-07 16:45:04</t>
   </si>
   <si>
-    <t>Brett Zagozewski</t>
-[...89 lines deleted...]
-    <t>ASK</t>
+    <t>2026-03-09 20:05:22</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:28</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:07:52</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:10</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:03</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:52</t>
+  </si>
+  <si>
+    <t>2026-03-10 18:59:11</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:55</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:04:03</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:27</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:45:08</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:05:28</t>
   </si>
   <si>
     <t>2026-03-10 15:08:05</t>
-  </si>
-[...1021 lines deleted...]
-    <t>2026-03-07 16:45:10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1535,55 +869,55 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CZ130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="3.427734" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="3.427734" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="9.10" bestFit="true" style="0"/>
     <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
     <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
     <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
     <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
     <col min="32" max="32" width="9.10" bestFit="true" style="0"/>
@@ -1688,5691 +1022,3913 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:104">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>127359</v>
+        <v>126033</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2" t="s">
         <v>18</v>
       </c>
       <c r="N2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:104">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
-        <v>126053</v>
+        <v>126045</v>
       </c>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
         <v>21</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>23</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:104">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4">
-        <v>118621</v>
-[...1 lines deleted...]
-      <c r="C4" t="s">
+        <v>93695</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
+      <c r="K4" t="s">
         <v>26</v>
       </c>
-      <c r="E4">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="L4" t="s">
         <v>27</v>
       </c>
-      <c r="G4" t="s">
+      <c r="M4" t="s">
         <v>28</v>
       </c>
-      <c r="H4" t="s">
+      <c r="N4" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:104">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>117447</v>
-[...1 lines deleted...]
-      <c r="C5" t="s">
+        <v>126687</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L5" t="s">
         <v>32</v>
       </c>
-      <c r="D5" t="s">
+      <c r="M5">
+        <v>2042424053</v>
+      </c>
+      <c r="N5" t="s">
         <v>33</v>
-      </c>
-[...28 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:104">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6">
-        <v>110506</v>
-[...21 lines deleted...]
-      </c>
+        <v>109172</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="L6" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="M6" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="N6" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:104">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
-        <v>124696</v>
-[...21 lines deleted...]
-      </c>
+        <v>126523</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="N7" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:104">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
-        <v>124697</v>
-[...21 lines deleted...]
-      </c>
+        <v>127034</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="K8" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="L8" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="M8" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="N8" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:104">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9">
-        <v>93681</v>
-[...21 lines deleted...]
-      </c>
+        <v>93679</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="K9" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="L9" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="M9" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="N9" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:104">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
-        <v>105245</v>
-[...10 lines deleted...]
-      <c r="F10" t="s">
+        <v>122435</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>46</v>
+      </c>
+      <c r="K10" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" t="s">
         <v>27</v>
       </c>
-      <c r="G10" t="s">
-[...2 lines deleted...]
-      <c r="H10" t="s">
+      <c r="M10" t="s">
+        <v>28</v>
+      </c>
+      <c r="N10" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:104">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11">
-        <v>115282</v>
-[...21 lines deleted...]
-      </c>
+        <v>124690</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="K11" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="L11" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="M11" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="N11" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:104">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12">
-        <v>126040</v>
-[...21 lines deleted...]
-      </c>
+        <v>126032</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="K12" t="s">
         <v>16</v>
       </c>
       <c r="L12" t="s">
         <v>17</v>
       </c>
       <c r="M12" t="s">
         <v>18</v>
       </c>
       <c r="N12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:104">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13">
-        <v>126577</v>
-[...21 lines deleted...]
-      </c>
+        <v>119709</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="K13" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="L13" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M13" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="N13" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:104">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14">
-        <v>119714</v>
-[...21 lines deleted...]
-      </c>
+        <v>126052</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="K14" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="L14" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="M14" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="N14" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:104">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>110513</v>
-[...21 lines deleted...]
-      </c>
+        <v>121491</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="K15" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="L15" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="M15" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="N15" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:104">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>119713</v>
-[...16 lines deleted...]
-      <c r="H16" t="s">
+        <v>91403</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K16" t="s">
+        <v>26</v>
+      </c>
+      <c r="L16" t="s">
+        <v>27</v>
+      </c>
+      <c r="M16" t="s">
+        <v>28</v>
+      </c>
+      <c r="N16" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:104">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17">
-        <v>121493</v>
-[...21 lines deleted...]
-      </c>
+        <v>125289</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
       <c r="J17" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="K17" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="L17" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>32</v>
+      </c>
+      <c r="M17">
+        <v>2042424053</v>
       </c>
       <c r="N17" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:104">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18">
-        <v>117452</v>
-[...21 lines deleted...]
-      </c>
+        <v>89812</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="K18" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="L18" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="M18" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="N18" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:104">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19">
-        <v>119709</v>
-[...21 lines deleted...]
-      </c>
+        <v>117424</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="K19" t="s">
         <v>21</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
         <v>23</v>
       </c>
       <c r="N19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:104">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20">
-        <v>119724</v>
-[...21 lines deleted...]
-      </c>
+        <v>117449</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="K20" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="L20" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="M20" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="N20" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:104">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21">
-        <v>119725</v>
-[...21 lines deleted...]
-      </c>
+        <v>101718</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="K21" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="L21" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="M21" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="N21" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:104">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22">
-        <v>120420</v>
-[...10 lines deleted...]
-      <c r="F22" t="s">
+        <v>124265</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>62</v>
+      </c>
+      <c r="K22" t="s">
+        <v>26</v>
+      </c>
+      <c r="L22" t="s">
         <v>27</v>
       </c>
-      <c r="G22" t="s">
-[...2 lines deleted...]
-      <c r="H22" t="s">
+      <c r="M22" t="s">
+        <v>28</v>
+      </c>
+      <c r="N22" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:104">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23">
-        <v>119711</v>
-[...21 lines deleted...]
-      </c>
+        <v>110468</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="K23" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="L23" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="M23" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="N23" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:104">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24">
-        <v>112524</v>
-[...21 lines deleted...]
-      </c>
+        <v>118621</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>108</v>
+        <v>64</v>
       </c>
       <c r="K24" t="s">
         <v>16</v>
       </c>
       <c r="L24" t="s">
         <v>17</v>
       </c>
       <c r="M24" t="s">
         <v>18</v>
       </c>
       <c r="N24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:104">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25">
         <v>123698</v>
       </c>
-      <c r="C25" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="K25" t="s">
         <v>21</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
       </c>
       <c r="M25" t="s">
         <v>23</v>
       </c>
       <c r="N25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:104">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26">
-        <v>126052</v>
-[...21 lines deleted...]
-      </c>
+        <v>128629</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="K26" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="L26" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>32</v>
+      </c>
+      <c r="M26">
+        <v>2042424053</v>
       </c>
       <c r="N26" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:104">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27">
-        <v>111499</v>
-[...21 lines deleted...]
-      </c>
+        <v>125433</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>117</v>
+        <v>67</v>
       </c>
       <c r="K27" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="L27" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="M27" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="N27" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:104">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28">
-        <v>115279</v>
-[...21 lines deleted...]
-      </c>
+        <v>126039</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>119</v>
+        <v>68</v>
       </c>
       <c r="K28" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="L28" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M28" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="N28" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:104">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29">
-        <v>127033</v>
-[...16 lines deleted...]
-      <c r="H29" t="s">
+        <v>110510</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>69</v>
+      </c>
+      <c r="K29" t="s">
+        <v>26</v>
+      </c>
+      <c r="L29" t="s">
+        <v>27</v>
+      </c>
+      <c r="M29" t="s">
+        <v>28</v>
+      </c>
+      <c r="N29" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:104">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30">
-        <v>124693</v>
-[...21 lines deleted...]
-      </c>
+        <v>91367</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="K30" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="L30" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="M30" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="N30" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:104">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31">
-        <v>122435</v>
-[...21 lines deleted...]
-      </c>
+        <v>124264</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="K31" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="L31" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="N31" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:104">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32">
-        <v>124265</v>
-[...21 lines deleted...]
-      </c>
+        <v>121493</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="K32" t="s">
         <v>37</v>
       </c>
       <c r="L32" t="s">
         <v>38</v>
       </c>
       <c r="M32" t="s">
         <v>39</v>
       </c>
       <c r="N32" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:104">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33">
-        <v>106155</v>
-[...21 lines deleted...]
-      </c>
+        <v>110095</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33"/>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>131</v>
+        <v>73</v>
       </c>
       <c r="K33" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="L33" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="M33" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="N33" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:104">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34">
-        <v>119717</v>
-[...10 lines deleted...]
-      <c r="F34" t="s">
+        <v>125422</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>74</v>
+      </c>
+      <c r="K34" t="s">
+        <v>26</v>
+      </c>
+      <c r="L34" t="s">
         <v>27</v>
       </c>
-      <c r="G34" t="s">
+      <c r="M34" t="s">
         <v>28</v>
       </c>
-      <c r="H34" t="s">
+      <c r="N34" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:104">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35">
-        <v>110467</v>
-[...21 lines deleted...]
-      </c>
+        <v>124689</v>
+      </c>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35"/>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>137</v>
+        <v>75</v>
       </c>
       <c r="K35" t="s">
         <v>48</v>
       </c>
       <c r="L35" t="s">
         <v>49</v>
       </c>
       <c r="M35" t="s">
         <v>50</v>
       </c>
       <c r="N35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:104">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36">
-        <v>110468</v>
-[...21 lines deleted...]
-      </c>
+        <v>119724</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="K36" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="L36" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="M36" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="N36" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:104">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37">
-        <v>125422</v>
-[...21 lines deleted...]
-      </c>
+        <v>126030</v>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>142</v>
+        <v>77</v>
       </c>
       <c r="K37" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="L37" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M37" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="N37" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:104">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38">
-        <v>105237</v>
-[...10 lines deleted...]
-      <c r="F38" t="s">
+        <v>123924</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>78</v>
+      </c>
+      <c r="K38" t="s">
+        <v>26</v>
+      </c>
+      <c r="L38" t="s">
         <v>27</v>
       </c>
-      <c r="G38" t="s">
-[...2 lines deleted...]
-      <c r="H38" t="s">
+      <c r="M38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N38" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:104">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39">
-        <v>125292</v>
-[...21 lines deleted...]
-      </c>
+        <v>127035</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>148</v>
+        <v>79</v>
       </c>
       <c r="K39" t="s">
-        <v>149</v>
+        <v>31</v>
       </c>
       <c r="L39" t="s">
-        <v>150</v>
+        <v>32</v>
       </c>
       <c r="M39">
         <v>2042424053</v>
       </c>
       <c r="N39" t="s">
-        <v>151</v>
+        <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:104">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40">
-        <v>125433</v>
-[...21 lines deleted...]
-      </c>
+        <v>126037</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>154</v>
+        <v>80</v>
       </c>
       <c r="K40" t="s">
         <v>16</v>
       </c>
       <c r="L40" t="s">
         <v>17</v>
       </c>
       <c r="M40" t="s">
         <v>18</v>
       </c>
       <c r="N40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:104">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41">
-        <v>126037</v>
-[...21 lines deleted...]
-      </c>
+        <v>124494</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>156</v>
+        <v>81</v>
       </c>
       <c r="K41" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="L41" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="M41" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="N41" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:104">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42">
-        <v>101740</v>
-[...21 lines deleted...]
-      </c>
+        <v>75980</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>159</v>
+        <v>82</v>
       </c>
       <c r="K42" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="L42" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="M42" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="N42" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:104">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43">
-        <v>109194</v>
-[...21 lines deleted...]
-      </c>
+        <v>102710</v>
+      </c>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
       <c r="J43" t="s">
-        <v>162</v>
+        <v>83</v>
       </c>
       <c r="K43" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="L43" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="M43" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="N43" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:104">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44">
-        <v>102664</v>
-[...21 lines deleted...]
-      </c>
+        <v>124496</v>
+      </c>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>165</v>
+        <v>84</v>
       </c>
       <c r="K44" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="L44" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="M44" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="N44" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:104">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45">
-        <v>120729</v>
-[...21 lines deleted...]
-      </c>
+        <v>89539</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>167</v>
+        <v>85</v>
       </c>
       <c r="K45" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="L45" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M45" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N45" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:104">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46">
-        <v>110507</v>
-[...16 lines deleted...]
-      <c r="H46" t="s">
+        <v>105237</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>86</v>
+      </c>
+      <c r="K46" t="s">
+        <v>26</v>
+      </c>
+      <c r="L46" t="s">
+        <v>27</v>
+      </c>
+      <c r="M46" t="s">
+        <v>28</v>
+      </c>
+      <c r="N46" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:104">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47">
-        <v>93694</v>
-[...21 lines deleted...]
-      </c>
+        <v>121127</v>
+      </c>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>172</v>
+        <v>87</v>
       </c>
       <c r="K47" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="L47" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="M47" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="N47" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:104">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48">
-        <v>89647</v>
-[...21 lines deleted...]
-      </c>
+        <v>119725</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48"/>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>174</v>
+        <v>88</v>
       </c>
       <c r="K48" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="L48" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="M48" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="N48" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:104">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49">
-        <v>126688</v>
-[...21 lines deleted...]
-      </c>
+        <v>123694</v>
+      </c>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>176</v>
+        <v>89</v>
       </c>
       <c r="K49" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="L49" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>2042424053</v>
+        <v>22</v>
+      </c>
+      <c r="M49" t="s">
+        <v>23</v>
       </c>
       <c r="N49" t="s">
-        <v>151</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:104">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50">
-        <v>106154</v>
-[...13 lines deleted...]
-      <c r="G50" t="s">
+        <v>123925</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>90</v>
+      </c>
+      <c r="K50" t="s">
+        <v>26</v>
+      </c>
+      <c r="L50" t="s">
+        <v>27</v>
+      </c>
+      <c r="M50" t="s">
         <v>28</v>
       </c>
-      <c r="H50" t="s">
+      <c r="N50" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:104">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51">
-        <v>110518</v>
-[...21 lines deleted...]
-      </c>
+        <v>93681</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
       <c r="J51" t="s">
-        <v>182</v>
+        <v>91</v>
       </c>
       <c r="K51" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="L51" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="M51" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="N51" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:104">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52">
-        <v>109172</v>
-[...21 lines deleted...]
-      </c>
+        <v>102664</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
       <c r="J52" t="s">
-        <v>184</v>
+        <v>92</v>
       </c>
       <c r="K52" t="s">
         <v>16</v>
       </c>
       <c r="L52" t="s">
         <v>17</v>
       </c>
       <c r="M52" t="s">
         <v>18</v>
       </c>
       <c r="N52" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:104">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53">
-        <v>109171</v>
-[...21 lines deleted...]
-      </c>
+        <v>93664</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
       <c r="J53" t="s">
-        <v>186</v>
+        <v>81</v>
       </c>
       <c r="K53" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="L53" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="N53" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:104">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54">
-        <v>126030</v>
-[...21 lines deleted...]
-      </c>
+        <v>105245</v>
+      </c>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
       <c r="J54" t="s">
-        <v>189</v>
+        <v>93</v>
       </c>
       <c r="K54" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="L54" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="M54" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="N54" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:104">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55">
-        <v>126687</v>
-[...21 lines deleted...]
-      </c>
+        <v>101716</v>
+      </c>
+      <c r="C55"/>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55"/>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>192</v>
+        <v>94</v>
       </c>
       <c r="K55" t="s">
-        <v>149</v>
+        <v>42</v>
       </c>
       <c r="L55" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>2042424053</v>
+        <v>43</v>
+      </c>
+      <c r="M55" t="s">
+        <v>44</v>
       </c>
       <c r="N55" t="s">
-        <v>151</v>
+        <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:104">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56">
-        <v>125289</v>
-[...16 lines deleted...]
-      <c r="H56" t="s">
+        <v>117447</v>
+      </c>
+      <c r="C56"/>
+      <c r="D56"/>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+      <c r="H56"/>
+      <c r="I56"/>
+      <c r="J56" t="s">
+        <v>95</v>
+      </c>
+      <c r="K56" t="s">
+        <v>26</v>
+      </c>
+      <c r="L56" t="s">
+        <v>27</v>
+      </c>
+      <c r="M56" t="s">
+        <v>28</v>
+      </c>
+      <c r="N56" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="57" spans="1:104">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57">
-        <v>123694</v>
-[...21 lines deleted...]
-      </c>
+        <v>124495</v>
+      </c>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
+      <c r="H57"/>
+      <c r="I57"/>
       <c r="J57" t="s">
-        <v>196</v>
+        <v>96</v>
       </c>
       <c r="K57" t="s">
         <v>21</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
         <v>23</v>
       </c>
       <c r="N57" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:104">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58">
-        <v>123695</v>
-[...16 lines deleted...]
-      <c r="H58" t="s">
+        <v>120729</v>
+      </c>
+      <c r="C58"/>
+      <c r="D58"/>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
+      <c r="H58"/>
+      <c r="I58"/>
+      <c r="J58" t="s">
+        <v>97</v>
+      </c>
+      <c r="K58" t="s">
+        <v>26</v>
+      </c>
+      <c r="L58" t="s">
+        <v>27</v>
+      </c>
+      <c r="M58" t="s">
+        <v>28</v>
+      </c>
+      <c r="N58" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:104">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59">
-        <v>126036</v>
-[...21 lines deleted...]
-      </c>
+        <v>117611</v>
+      </c>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
       <c r="J59" t="s">
-        <v>202</v>
+        <v>98</v>
       </c>
       <c r="K59" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="L59" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="M59" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="N59" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="60" spans="1:104">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60">
-        <v>127234</v>
-[...21 lines deleted...]
-      </c>
+        <v>119717</v>
+      </c>
+      <c r="C60"/>
+      <c r="D60"/>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
+      <c r="H60"/>
+      <c r="I60"/>
       <c r="J60" t="s">
-        <v>205</v>
+        <v>99</v>
       </c>
       <c r="K60" t="s">
         <v>16</v>
       </c>
       <c r="L60" t="s">
         <v>17</v>
       </c>
       <c r="M60" t="s">
         <v>18</v>
       </c>
       <c r="N60" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:104">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61">
-        <v>118109</v>
-[...21 lines deleted...]
-      </c>
+        <v>123695</v>
+      </c>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
       <c r="J61" t="s">
-        <v>208</v>
+        <v>100</v>
       </c>
       <c r="K61" t="s">
         <v>21</v>
       </c>
       <c r="L61" t="s">
         <v>22</v>
       </c>
       <c r="M61" t="s">
         <v>23</v>
       </c>
       <c r="N61" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:104">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62">
-        <v>89646</v>
-[...10 lines deleted...]
-      <c r="F62" t="s">
+        <v>123923</v>
+      </c>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62" t="s">
+        <v>101</v>
+      </c>
+      <c r="K62" t="s">
+        <v>26</v>
+      </c>
+      <c r="L62" t="s">
         <v>27</v>
       </c>
-      <c r="G62" t="s">
-[...2 lines deleted...]
-      <c r="H62" t="s">
+      <c r="M62" t="s">
+        <v>28</v>
+      </c>
+      <c r="N62" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:104">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63">
-        <v>126035</v>
-[...21 lines deleted...]
-      </c>
+        <v>101740</v>
+      </c>
+      <c r="C63"/>
+      <c r="D63"/>
+      <c r="E63"/>
+      <c r="F63"/>
+      <c r="G63"/>
+      <c r="H63"/>
+      <c r="I63"/>
       <c r="J63" t="s">
-        <v>213</v>
+        <v>102</v>
       </c>
       <c r="K63" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="L63" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="M63" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="N63" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:104">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64">
-        <v>110092</v>
-[...21 lines deleted...]
-      </c>
+        <v>106154</v>
+      </c>
+      <c r="C64"/>
+      <c r="D64"/>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64"/>
+      <c r="H64"/>
+      <c r="I64"/>
       <c r="J64" t="s">
-        <v>216</v>
+        <v>103</v>
       </c>
       <c r="K64" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="L64" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="M64" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="N64" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:104">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65">
-        <v>89747</v>
-[...21 lines deleted...]
-      </c>
+        <v>84384</v>
+      </c>
+      <c r="C65"/>
+      <c r="D65"/>
+      <c r="E65"/>
+      <c r="F65"/>
+      <c r="G65"/>
+      <c r="H65"/>
+      <c r="I65"/>
       <c r="J65" t="s">
-        <v>219</v>
+        <v>104</v>
       </c>
       <c r="K65" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="L65" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="M65" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="N65" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:104">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66">
-        <v>89746</v>
-[...21 lines deleted...]
-      </c>
+        <v>110513</v>
+      </c>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
+      <c r="F66"/>
+      <c r="G66"/>
+      <c r="H66"/>
+      <c r="I66"/>
       <c r="J66" t="s">
-        <v>221</v>
+        <v>105</v>
       </c>
       <c r="K66" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="L66" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="M66" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="N66" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:104">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67">
-        <v>117450</v>
-[...21 lines deleted...]
-      </c>
+        <v>101731</v>
+      </c>
+      <c r="C67"/>
+      <c r="D67"/>
+      <c r="E67"/>
+      <c r="F67"/>
+      <c r="G67"/>
+      <c r="H67"/>
+      <c r="I67"/>
       <c r="J67" t="s">
-        <v>224</v>
+        <v>106</v>
       </c>
       <c r="K67" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="L67" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="M67" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="N67" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
     </row>
     <row r="68" spans="1:104">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68">
-        <v>122096</v>
-[...10 lines deleted...]
-      <c r="F68" t="s">
+        <v>110506</v>
+      </c>
+      <c r="C68"/>
+      <c r="D68"/>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
+      <c r="H68"/>
+      <c r="I68"/>
+      <c r="J68" t="s">
+        <v>107</v>
+      </c>
+      <c r="K68" t="s">
+        <v>26</v>
+      </c>
+      <c r="L68" t="s">
         <v>27</v>
       </c>
-      <c r="G68" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M68" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="N68" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:104">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69">
-        <v>126044</v>
-[...21 lines deleted...]
-      </c>
+        <v>94296</v>
+      </c>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
+      <c r="H69"/>
+      <c r="I69"/>
       <c r="J69" t="s">
-        <v>229</v>
+        <v>108</v>
       </c>
       <c r="K69" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="L69" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="M69" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="N69" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="70" spans="1:104">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70">
-        <v>126043</v>
-[...10 lines deleted...]
-      <c r="F70" t="s">
+        <v>110507</v>
+      </c>
+      <c r="C70"/>
+      <c r="D70"/>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70"/>
+      <c r="H70"/>
+      <c r="I70"/>
+      <c r="J70" t="s">
+        <v>109</v>
+      </c>
+      <c r="K70" t="s">
+        <v>26</v>
+      </c>
+      <c r="L70" t="s">
         <v>27</v>
       </c>
-      <c r="G70" t="s">
-[...2 lines deleted...]
-      <c r="H70" t="s">
+      <c r="M70" t="s">
+        <v>28</v>
+      </c>
+      <c r="N70" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:104">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71">
-        <v>109844</v>
-[...21 lines deleted...]
-      </c>
+        <v>128700</v>
+      </c>
+      <c r="C71"/>
+      <c r="D71"/>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71"/>
+      <c r="H71"/>
+      <c r="I71"/>
       <c r="J71" t="s">
-        <v>234</v>
+        <v>110</v>
       </c>
       <c r="K71" t="s">
         <v>48</v>
       </c>
       <c r="L71" t="s">
         <v>49</v>
       </c>
       <c r="M71" t="s">
         <v>50</v>
       </c>
       <c r="N71" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="72" spans="1:104">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72">
-        <v>127034</v>
-[...21 lines deleted...]
-      </c>
+        <v>110518</v>
+      </c>
+      <c r="C72"/>
+      <c r="D72"/>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
+      <c r="H72"/>
+      <c r="I72"/>
       <c r="J72" t="s">
-        <v>237</v>
+        <v>111</v>
       </c>
       <c r="K72" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="L72" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="M72" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="N72" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:104">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73">
-        <v>128700</v>
-[...21 lines deleted...]
-      </c>
+        <v>126036</v>
+      </c>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
+      <c r="H73"/>
+      <c r="I73"/>
       <c r="J73" t="s">
-        <v>240</v>
+        <v>112</v>
       </c>
       <c r="K73" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="L73" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="M73" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="N73" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:104">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74">
-        <v>126045</v>
-[...10 lines deleted...]
-      <c r="F74" t="s">
+        <v>123926</v>
+      </c>
+      <c r="C74"/>
+      <c r="D74"/>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
+      <c r="H74"/>
+      <c r="I74"/>
+      <c r="J74" t="s">
+        <v>113</v>
+      </c>
+      <c r="K74" t="s">
+        <v>26</v>
+      </c>
+      <c r="L74" t="s">
         <v>27</v>
       </c>
-      <c r="G74" t="s">
-[...2 lines deleted...]
-      <c r="H74" t="s">
+      <c r="M74" t="s">
+        <v>28</v>
+      </c>
+      <c r="N74" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:104">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75">
-        <v>121491</v>
-[...21 lines deleted...]
-      </c>
+        <v>110092</v>
+      </c>
+      <c r="C75"/>
+      <c r="D75"/>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
+      <c r="H75"/>
+      <c r="I75"/>
       <c r="J75" t="s">
-        <v>246</v>
+        <v>114</v>
       </c>
       <c r="K75" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="L75" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="M75" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="N75" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:104">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76">
-        <v>126039</v>
-[...21 lines deleted...]
-      </c>
+        <v>109171</v>
+      </c>
+      <c r="C76"/>
+      <c r="D76"/>
+      <c r="E76"/>
+      <c r="F76"/>
+      <c r="G76"/>
+      <c r="H76"/>
+      <c r="I76"/>
       <c r="J76" t="s">
-        <v>249</v>
+        <v>115</v>
       </c>
       <c r="K76" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="L76" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="M76" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="N76" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:104">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77">
-        <v>123922</v>
-[...21 lines deleted...]
-      </c>
+        <v>91370</v>
+      </c>
+      <c r="C77"/>
+      <c r="D77"/>
+      <c r="E77"/>
+      <c r="F77"/>
+      <c r="G77"/>
+      <c r="H77"/>
+      <c r="I77"/>
       <c r="J77" t="s">
-        <v>252</v>
+        <v>116</v>
       </c>
       <c r="K77" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="L77" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M77" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="N77" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:104">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78">
-        <v>124690</v>
-[...21 lines deleted...]
-      </c>
+        <v>126040</v>
+      </c>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
+      <c r="F78"/>
+      <c r="G78"/>
+      <c r="H78"/>
+      <c r="I78"/>
       <c r="J78" t="s">
-        <v>255</v>
+        <v>117</v>
       </c>
       <c r="K78" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="L78" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="M78" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="N78" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:104">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79">
-        <v>124689</v>
-[...21 lines deleted...]
-      </c>
+        <v>119713</v>
+      </c>
+      <c r="C79"/>
+      <c r="D79"/>
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79"/>
+      <c r="H79"/>
+      <c r="I79"/>
       <c r="J79" t="s">
-        <v>258</v>
+        <v>118</v>
       </c>
       <c r="K79" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="L79" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="M79" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="N79" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:104">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80">
-        <v>121127</v>
-[...13 lines deleted...]
-      <c r="G80" t="s">
+        <v>101730</v>
+      </c>
+      <c r="C80"/>
+      <c r="D80"/>
+      <c r="E80"/>
+      <c r="F80"/>
+      <c r="G80"/>
+      <c r="H80"/>
+      <c r="I80"/>
+      <c r="J80" t="s">
+        <v>119</v>
+      </c>
+      <c r="K80" t="s">
+        <v>42</v>
+      </c>
+      <c r="L80" t="s">
+        <v>43</v>
+      </c>
+      <c r="M80" t="s">
+        <v>44</v>
+      </c>
+      <c r="N80" t="s">
         <v>45</v>
-      </c>
-[...19 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="81" spans="1:104">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81">
-        <v>124494</v>
-[...10 lines deleted...]
-      <c r="F81" t="s">
+        <v>126577</v>
+      </c>
+      <c r="C81"/>
+      <c r="D81"/>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
+      <c r="H81"/>
+      <c r="I81"/>
+      <c r="J81" t="s">
+        <v>120</v>
+      </c>
+      <c r="K81" t="s">
+        <v>26</v>
+      </c>
+      <c r="L81" t="s">
         <v>27</v>
       </c>
-      <c r="G81" t="s">
-[...2 lines deleted...]
-      <c r="H81" t="s">
+      <c r="M81" t="s">
+        <v>28</v>
+      </c>
+      <c r="N81" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:104">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82">
-        <v>128629</v>
-[...21 lines deleted...]
-      </c>
+        <v>109844</v>
+      </c>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
+      <c r="H82"/>
+      <c r="I82"/>
       <c r="J82" t="s">
-        <v>266</v>
+        <v>121</v>
       </c>
       <c r="K82" t="s">
-        <v>149</v>
+        <v>48</v>
       </c>
       <c r="L82" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>2042424053</v>
+        <v>49</v>
+      </c>
+      <c r="M82" t="s">
+        <v>50</v>
       </c>
       <c r="N82" t="s">
-        <v>151</v>
+        <v>51</v>
       </c>
     </row>
     <row r="83" spans="1:104">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83">
-        <v>122207</v>
-[...21 lines deleted...]
-      </c>
+        <v>118109</v>
+      </c>
+      <c r="C83"/>
+      <c r="D83"/>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83"/>
+      <c r="I83"/>
       <c r="J83" t="s">
-        <v>269</v>
+        <v>122</v>
       </c>
       <c r="K83" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="L83" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="M83" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="N83" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:104">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84">
-        <v>93664</v>
-[...10 lines deleted...]
-      <c r="F84" t="s">
+        <v>93694</v>
+      </c>
+      <c r="C84"/>
+      <c r="D84"/>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
+      <c r="H84"/>
+      <c r="I84"/>
+      <c r="J84" t="s">
+        <v>123</v>
+      </c>
+      <c r="K84" t="s">
+        <v>26</v>
+      </c>
+      <c r="L84" t="s">
         <v>27</v>
       </c>
-      <c r="G84" t="s">
-[...2 lines deleted...]
-      <c r="H84" t="s">
+      <c r="M84" t="s">
+        <v>28</v>
+      </c>
+      <c r="N84" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:104">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85">
-        <v>117449</v>
-[...21 lines deleted...]
-      </c>
+        <v>124693</v>
+      </c>
+      <c r="C85"/>
+      <c r="D85"/>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85"/>
+      <c r="H85"/>
+      <c r="I85"/>
       <c r="J85" t="s">
-        <v>274</v>
+        <v>124</v>
       </c>
       <c r="K85" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="L85" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="M85" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="N85" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:104">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86">
-        <v>89812</v>
-[...21 lines deleted...]
-      </c>
+        <v>127234</v>
+      </c>
+      <c r="C86"/>
+      <c r="D86"/>
+      <c r="E86"/>
+      <c r="F86"/>
+      <c r="G86"/>
+      <c r="H86"/>
+      <c r="I86"/>
       <c r="J86" t="s">
-        <v>277</v>
+        <v>125</v>
       </c>
       <c r="K86" t="s">
         <v>16</v>
       </c>
       <c r="L86" t="s">
         <v>17</v>
       </c>
       <c r="M86" t="s">
         <v>18</v>
       </c>
       <c r="N86" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:104">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87">
-        <v>84384</v>
-[...10 lines deleted...]
-      <c r="F87" t="s">
+        <v>126579</v>
+      </c>
+      <c r="C87"/>
+      <c r="D87"/>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87"/>
+      <c r="H87"/>
+      <c r="I87"/>
+      <c r="J87" t="s">
+        <v>126</v>
+      </c>
+      <c r="K87" t="s">
+        <v>26</v>
+      </c>
+      <c r="L87" t="s">
         <v>27</v>
       </c>
-      <c r="G87" t="s">
-[...2 lines deleted...]
-      <c r="H87" t="s">
+      <c r="M87" t="s">
+        <v>28</v>
+      </c>
+      <c r="N87" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:104">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88">
-        <v>91370</v>
-[...21 lines deleted...]
-      </c>
+        <v>89747</v>
+      </c>
+      <c r="C88"/>
+      <c r="D88"/>
+      <c r="E88"/>
+      <c r="F88"/>
+      <c r="G88"/>
+      <c r="H88"/>
+      <c r="I88"/>
       <c r="J88" t="s">
-        <v>282</v>
+        <v>127</v>
       </c>
       <c r="K88" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="L88" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="M88" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="N88" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="89" spans="1:104">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89">
-        <v>91367</v>
-[...21 lines deleted...]
-      </c>
+        <v>101421</v>
+      </c>
+      <c r="C89"/>
+      <c r="D89"/>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
+      <c r="H89"/>
+      <c r="I89"/>
       <c r="J89" t="s">
-        <v>285</v>
+        <v>128</v>
       </c>
       <c r="K89" t="s">
         <v>16</v>
       </c>
       <c r="L89" t="s">
         <v>17</v>
       </c>
       <c r="M89" t="s">
         <v>18</v>
       </c>
       <c r="N89" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:104">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90">
-        <v>75980</v>
-[...21 lines deleted...]
-      </c>
+        <v>93666</v>
+      </c>
+      <c r="C90"/>
+      <c r="D90"/>
+      <c r="E90"/>
+      <c r="F90"/>
+      <c r="G90"/>
+      <c r="H90"/>
+      <c r="I90"/>
       <c r="J90" t="s">
-        <v>287</v>
+        <v>129</v>
       </c>
       <c r="K90" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="L90" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="M90" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="N90" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:104">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91">
-        <v>94296</v>
-[...21 lines deleted...]
-      </c>
+        <v>119711</v>
+      </c>
+      <c r="C91"/>
+      <c r="D91"/>
+      <c r="E91"/>
+      <c r="F91"/>
+      <c r="G91"/>
+      <c r="H91"/>
+      <c r="I91"/>
       <c r="J91" t="s">
-        <v>290</v>
+        <v>130</v>
       </c>
       <c r="K91" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="L91" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="M91" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="N91" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:104">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92">
-        <v>106326</v>
-[...21 lines deleted...]
-      </c>
+        <v>117452</v>
+      </c>
+      <c r="C92"/>
+      <c r="D92"/>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92"/>
+      <c r="I92"/>
       <c r="J92" t="s">
-        <v>292</v>
+        <v>131</v>
       </c>
       <c r="K92" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="L92" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="M92" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="N92" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
     </row>
     <row r="93" spans="1:104">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93">
-        <v>124496</v>
-[...10 lines deleted...]
-      <c r="F93" t="s">
+        <v>120420</v>
+      </c>
+      <c r="C93"/>
+      <c r="D93"/>
+      <c r="E93"/>
+      <c r="F93"/>
+      <c r="G93"/>
+      <c r="H93"/>
+      <c r="I93"/>
+      <c r="J93" t="s">
+        <v>132</v>
+      </c>
+      <c r="K93" t="s">
+        <v>26</v>
+      </c>
+      <c r="L93" t="s">
         <v>27</v>
       </c>
-      <c r="G93" t="s">
-[...2 lines deleted...]
-      <c r="H93" t="s">
+      <c r="M93" t="s">
+        <v>28</v>
+      </c>
+      <c r="N93" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="94" spans="1:104">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94">
-        <v>117453</v>
-[...21 lines deleted...]
-      </c>
+        <v>106326</v>
+      </c>
+      <c r="C94"/>
+      <c r="D94"/>
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94"/>
+      <c r="I94"/>
       <c r="J94" t="s">
-        <v>296</v>
+        <v>133</v>
       </c>
       <c r="K94" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="L94" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="M94" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="N94" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
     </row>
     <row r="95" spans="1:104">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95">
-        <v>124493</v>
-[...21 lines deleted...]
-      </c>
+        <v>126035</v>
+      </c>
+      <c r="C95"/>
+      <c r="D95"/>
+      <c r="E95"/>
+      <c r="F95"/>
+      <c r="G95"/>
+      <c r="H95"/>
+      <c r="I95"/>
       <c r="J95" t="s">
-        <v>298</v>
+        <v>134</v>
       </c>
       <c r="K95" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="L95" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="M95" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="N95" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:104">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96">
-        <v>93666</v>
-[...21 lines deleted...]
-      </c>
+        <v>126053</v>
+      </c>
+      <c r="C96"/>
+      <c r="D96"/>
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96"/>
+      <c r="H96"/>
+      <c r="I96"/>
       <c r="J96" t="s">
-        <v>301</v>
+        <v>135</v>
       </c>
       <c r="K96" t="s">
         <v>21</v>
       </c>
       <c r="L96" t="s">
         <v>22</v>
       </c>
       <c r="M96" t="s">
         <v>23</v>
       </c>
       <c r="N96" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:104">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97">
-        <v>93665</v>
-[...10 lines deleted...]
-      <c r="F97" t="s">
+        <v>89647</v>
+      </c>
+      <c r="C97"/>
+      <c r="D97"/>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
+      <c r="H97"/>
+      <c r="I97"/>
+      <c r="J97" t="s">
+        <v>136</v>
+      </c>
+      <c r="K97" t="s">
+        <v>26</v>
+      </c>
+      <c r="L97" t="s">
         <v>27</v>
       </c>
-      <c r="G97" t="s">
-[...2 lines deleted...]
-      <c r="H97" t="s">
+      <c r="M97" t="s">
+        <v>28</v>
+      </c>
+      <c r="N97" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:104">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98">
-        <v>101724</v>
-[...21 lines deleted...]
-      </c>
+        <v>124697</v>
+      </c>
+      <c r="C98"/>
+      <c r="D98"/>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
+      <c r="H98"/>
+      <c r="I98"/>
       <c r="J98" t="s">
-        <v>306</v>
+        <v>137</v>
       </c>
       <c r="K98" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="L98" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="M98" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="N98" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
     </row>
     <row r="99" spans="1:104">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99">
-        <v>101716</v>
-[...21 lines deleted...]
-      </c>
+        <v>127036</v>
+      </c>
+      <c r="C99"/>
+      <c r="D99"/>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
+      <c r="H99"/>
+      <c r="I99"/>
       <c r="J99" t="s">
-        <v>308</v>
+        <v>138</v>
       </c>
       <c r="K99" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="L99" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="M99" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="N99" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
     </row>
     <row r="100" spans="1:104">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100">
-        <v>122264</v>
-[...21 lines deleted...]
-      </c>
+        <v>89746</v>
+      </c>
+      <c r="C100"/>
+      <c r="D100"/>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100"/>
+      <c r="I100"/>
       <c r="J100" t="s">
-        <v>311</v>
+        <v>139</v>
       </c>
       <c r="K100" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="L100" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="M100" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="N100" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
     </row>
     <row r="101" spans="1:104">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101">
-        <v>85513</v>
-[...21 lines deleted...]
-      </c>
+        <v>115282</v>
+      </c>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
+      <c r="H101"/>
+      <c r="I101"/>
       <c r="J101" t="s">
-        <v>314</v>
+        <v>140</v>
       </c>
       <c r="K101" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="L101" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="M101" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="N101" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:104">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102">
-        <v>93695</v>
-[...21 lines deleted...]
-      </c>
+        <v>93665</v>
+      </c>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102"/>
+      <c r="I102"/>
       <c r="J102" t="s">
-        <v>317</v>
+        <v>141</v>
       </c>
       <c r="K102" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="L102" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M102" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="N102" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:104">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103">
-        <v>93679</v>
-[...21 lines deleted...]
-      </c>
+        <v>112524</v>
+      </c>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
+      <c r="H103"/>
+      <c r="I103"/>
       <c r="J103" t="s">
-        <v>319</v>
+        <v>142</v>
       </c>
       <c r="K103" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="L103" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="M103" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="N103" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104">
-        <v>101718</v>
-[...21 lines deleted...]
-      </c>
+        <v>117453</v>
+      </c>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104"/>
+      <c r="I104"/>
       <c r="J104" t="s">
-        <v>321</v>
+        <v>143</v>
       </c>
       <c r="K104" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="L104" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="M104" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="N104" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:104">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105">
-        <v>91403</v>
-[...16 lines deleted...]
-      <c r="H105" t="s">
+        <v>111499</v>
+      </c>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105"/>
+      <c r="I105"/>
+      <c r="J105" t="s">
+        <v>144</v>
+      </c>
+      <c r="K105" t="s">
+        <v>26</v>
+      </c>
+      <c r="L105" t="s">
+        <v>27</v>
+      </c>
+      <c r="M105" t="s">
+        <v>28</v>
+      </c>
+      <c r="N105" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:104">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106">
-        <v>110510</v>
-[...21 lines deleted...]
-      </c>
+        <v>122096</v>
+      </c>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106"/>
+      <c r="I106"/>
       <c r="J106" t="s">
-        <v>326</v>
+        <v>145</v>
       </c>
       <c r="K106" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="L106" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="M106" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="N106" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="107" spans="1:104">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107">
-        <v>117611</v>
-[...21 lines deleted...]
-      </c>
+        <v>122264</v>
+      </c>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107"/>
+      <c r="H107"/>
+      <c r="I107"/>
       <c r="J107" t="s">
-        <v>329</v>
+        <v>146</v>
       </c>
       <c r="K107" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="L107" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="M107" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="N107" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:104">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108">
-        <v>126031</v>
-[...21 lines deleted...]
-      </c>
+        <v>126044</v>
+      </c>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
+      <c r="H108"/>
+      <c r="I108"/>
       <c r="J108" t="s">
-        <v>332</v>
+        <v>147</v>
       </c>
       <c r="K108" t="s">
         <v>21</v>
       </c>
       <c r="L108" t="s">
         <v>22</v>
       </c>
       <c r="M108" t="s">
         <v>23</v>
       </c>
       <c r="N108" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:104">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109">
-        <v>110095</v>
-[...10 lines deleted...]
-      <c r="F109" t="s">
+        <v>89646</v>
+      </c>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109"/>
+      <c r="H109"/>
+      <c r="I109"/>
+      <c r="J109" t="s">
+        <v>136</v>
+      </c>
+      <c r="K109" t="s">
+        <v>26</v>
+      </c>
+      <c r="L109" t="s">
         <v>27</v>
       </c>
-      <c r="G109" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M109" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="N109" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:104">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110">
-        <v>127035</v>
-[...21 lines deleted...]
-      </c>
+        <v>125292</v>
+      </c>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+      <c r="F110"/>
+      <c r="G110"/>
+      <c r="H110"/>
+      <c r="I110"/>
       <c r="J110" t="s">
-        <v>338</v>
+        <v>148</v>
       </c>
       <c r="K110" t="s">
-        <v>149</v>
+        <v>31</v>
       </c>
       <c r="L110" t="s">
-        <v>150</v>
+        <v>32</v>
       </c>
       <c r="M110">
         <v>2042424053</v>
       </c>
       <c r="N110" t="s">
-        <v>151</v>
+        <v>33</v>
       </c>
     </row>
     <row r="111" spans="1:104">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111">
-        <v>117425</v>
-[...21 lines deleted...]
-      </c>
+        <v>106155</v>
+      </c>
+      <c r="C111"/>
+      <c r="D111"/>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111"/>
+      <c r="I111"/>
       <c r="J111" t="s">
-        <v>341</v>
+        <v>149</v>
       </c>
       <c r="K111" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="L111" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="M111" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="N111" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:104">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112">
-        <v>126523</v>
-[...21 lines deleted...]
-      </c>
+        <v>126031</v>
+      </c>
+      <c r="C112"/>
+      <c r="D112"/>
+      <c r="E112"/>
+      <c r="F112"/>
+      <c r="G112"/>
+      <c r="H112"/>
+      <c r="I112"/>
       <c r="J112" t="s">
-        <v>341</v>
+        <v>150</v>
       </c>
       <c r="K112" t="s">
         <v>21</v>
       </c>
       <c r="L112" t="s">
         <v>22</v>
       </c>
       <c r="M112" t="s">
         <v>23</v>
       </c>
       <c r="N112" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:104">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113">
-        <v>123924</v>
-[...16 lines deleted...]
-      <c r="H113" t="s">
+        <v>121494</v>
+      </c>
+      <c r="C113"/>
+      <c r="D113"/>
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113"/>
+      <c r="I113"/>
+      <c r="J113" t="s">
+        <v>151</v>
+      </c>
+      <c r="K113" t="s">
+        <v>26</v>
+      </c>
+      <c r="L113" t="s">
+        <v>27</v>
+      </c>
+      <c r="M113" t="s">
+        <v>28</v>
+      </c>
+      <c r="N113" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="114" spans="1:104">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114">
-        <v>123925</v>
-[...21 lines deleted...]
-      </c>
+        <v>101724</v>
+      </c>
+      <c r="C114"/>
+      <c r="D114"/>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114"/>
+      <c r="I114"/>
       <c r="J114" t="s">
-        <v>347</v>
+        <v>152</v>
       </c>
       <c r="K114" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="L114" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M114" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N114" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="115" spans="1:104">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115">
-        <v>123923</v>
-[...21 lines deleted...]
-      </c>
+        <v>127359</v>
+      </c>
+      <c r="C115"/>
+      <c r="D115"/>
+      <c r="E115"/>
+      <c r="F115"/>
+      <c r="G115"/>
+      <c r="H115"/>
+      <c r="I115"/>
       <c r="J115" t="s">
-        <v>349</v>
+        <v>153</v>
       </c>
       <c r="K115" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="L115" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="M115" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="N115" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:104">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116">
-        <v>123926</v>
-[...21 lines deleted...]
-      </c>
+        <v>124493</v>
+      </c>
+      <c r="C116"/>
+      <c r="D116"/>
+      <c r="E116"/>
+      <c r="F116"/>
+      <c r="G116"/>
+      <c r="H116"/>
+      <c r="I116"/>
       <c r="J116" t="s">
-        <v>351</v>
+        <v>154</v>
       </c>
       <c r="K116" t="s">
         <v>37</v>
       </c>
       <c r="L116" t="s">
         <v>38</v>
       </c>
       <c r="M116" t="s">
         <v>39</v>
       </c>
       <c r="N116" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:104">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117">
-        <v>89539</v>
-[...21 lines deleted...]
-      </c>
+        <v>115279</v>
+      </c>
+      <c r="C117"/>
+      <c r="D117"/>
+      <c r="E117"/>
+      <c r="F117"/>
+      <c r="G117"/>
+      <c r="H117"/>
+      <c r="I117"/>
       <c r="J117" t="s">
-        <v>354</v>
+        <v>155</v>
       </c>
       <c r="K117" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="L117" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="M117" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="N117" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:104">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118">
-        <v>117424</v>
-[...21 lines deleted...]
-      </c>
+        <v>110467</v>
+      </c>
+      <c r="C118"/>
+      <c r="D118"/>
+      <c r="E118"/>
+      <c r="F118"/>
+      <c r="G118"/>
+      <c r="H118"/>
+      <c r="I118"/>
       <c r="J118" t="s">
-        <v>357</v>
+        <v>156</v>
       </c>
       <c r="K118" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="L118" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="M118" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="N118" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="119" spans="1:104">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119">
-        <v>126579</v>
-[...21 lines deleted...]
-      </c>
+        <v>110520</v>
+      </c>
+      <c r="C119"/>
+      <c r="D119"/>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119"/>
+      <c r="H119"/>
+      <c r="I119"/>
       <c r="J119" t="s">
-        <v>360</v>
+        <v>157</v>
       </c>
       <c r="K119" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="L119" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="M119" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="N119" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:104">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120">
-        <v>101731</v>
-[...21 lines deleted...]
-      </c>
+        <v>126043</v>
+      </c>
+      <c r="C120"/>
+      <c r="D120"/>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120"/>
+      <c r="H120"/>
+      <c r="I120"/>
       <c r="J120" t="s">
-        <v>362</v>
+        <v>158</v>
       </c>
       <c r="K120" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="L120" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="M120" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="N120" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:104">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121">
-        <v>101730</v>
-[...21 lines deleted...]
-      </c>
+        <v>123922</v>
+      </c>
+      <c r="C121"/>
+      <c r="D121"/>
+      <c r="E121"/>
+      <c r="F121"/>
+      <c r="G121"/>
+      <c r="H121"/>
+      <c r="I121"/>
       <c r="J121" t="s">
-        <v>364</v>
+        <v>159</v>
       </c>
       <c r="K121" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="L121" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="M121" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="N121" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:104">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122">
-        <v>124264</v>
-[...21 lines deleted...]
-      </c>
+        <v>126688</v>
+      </c>
+      <c r="C122"/>
+      <c r="D122"/>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
+      <c r="H122"/>
+      <c r="I122"/>
       <c r="J122" t="s">
-        <v>367</v>
+        <v>160</v>
       </c>
       <c r="K122" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="L122" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>32</v>
+      </c>
+      <c r="M122">
+        <v>2042424053</v>
       </c>
       <c r="N122" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="123" spans="1:104">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123">
-        <v>102710</v>
-[...21 lines deleted...]
-      </c>
+        <v>109194</v>
+      </c>
+      <c r="C123"/>
+      <c r="D123"/>
+      <c r="E123"/>
+      <c r="F123"/>
+      <c r="G123"/>
+      <c r="H123"/>
+      <c r="I123"/>
       <c r="J123" t="s">
-        <v>370</v>
+        <v>161</v>
       </c>
       <c r="K123" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="L123" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="M123" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="N123" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:104">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124">
-        <v>127036</v>
-[...13 lines deleted...]
-      <c r="G124" t="s">
+        <v>117425</v>
+      </c>
+      <c r="C124"/>
+      <c r="D124"/>
+      <c r="E124"/>
+      <c r="F124"/>
+      <c r="G124"/>
+      <c r="H124"/>
+      <c r="I124"/>
+      <c r="J124" t="s">
         <v>35</v>
       </c>
-      <c r="H124" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K124" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="L124" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M124" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="N124" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:104">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125">
-        <v>121494</v>
-[...21 lines deleted...]
-      </c>
+        <v>119714</v>
+      </c>
+      <c r="C125"/>
+      <c r="D125"/>
+      <c r="E125"/>
+      <c r="F125"/>
+      <c r="G125"/>
+      <c r="H125"/>
+      <c r="I125"/>
       <c r="J125" t="s">
-        <v>375</v>
+        <v>162</v>
       </c>
       <c r="K125" t="s">
         <v>37</v>
       </c>
       <c r="L125" t="s">
         <v>38</v>
       </c>
       <c r="M125" t="s">
         <v>39</v>
       </c>
       <c r="N125" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="126" spans="1:104">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126">
-        <v>124495</v>
-[...21 lines deleted...]
-      </c>
+        <v>85513</v>
+      </c>
+      <c r="C126"/>
+      <c r="D126"/>
+      <c r="E126"/>
+      <c r="F126"/>
+      <c r="G126"/>
+      <c r="H126"/>
+      <c r="I126"/>
       <c r="J126" t="s">
-        <v>378</v>
+        <v>163</v>
       </c>
       <c r="K126" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="L126" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="M126" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="N126" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="127" spans="1:104">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127">
-        <v>110520</v>
-[...21 lines deleted...]
-      </c>
+        <v>122207</v>
+      </c>
+      <c r="C127"/>
+      <c r="D127"/>
+      <c r="E127"/>
+      <c r="F127"/>
+      <c r="G127"/>
+      <c r="H127"/>
+      <c r="I127"/>
       <c r="J127" t="s">
-        <v>381</v>
+        <v>164</v>
       </c>
       <c r="K127" t="s">
         <v>16</v>
       </c>
       <c r="L127" t="s">
         <v>17</v>
       </c>
       <c r="M127" t="s">
         <v>18</v>
       </c>
       <c r="N127" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:104">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128">
-        <v>101421</v>
-[...21 lines deleted...]
-      </c>
+        <v>117450</v>
+      </c>
+      <c r="C128"/>
+      <c r="D128"/>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128"/>
+      <c r="H128"/>
+      <c r="I128"/>
       <c r="J128" t="s">
-        <v>383</v>
+        <v>165</v>
       </c>
       <c r="K128" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="L128" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="M128" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="N128" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
     </row>
     <row r="129" spans="1:104">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129">
-        <v>126033</v>
-[...10 lines deleted...]
-      <c r="F129" t="s">
+        <v>127033</v>
+      </c>
+      <c r="C129"/>
+      <c r="D129"/>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129"/>
+      <c r="I129"/>
+      <c r="J129" t="s">
+        <v>155</v>
+      </c>
+      <c r="K129" t="s">
+        <v>26</v>
+      </c>
+      <c r="L129" t="s">
         <v>27</v>
       </c>
-      <c r="G129" t="s">
+      <c r="M129" t="s">
         <v>28</v>
       </c>
-      <c r="H129" t="s">
+      <c r="N129" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:104">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130">
-        <v>126032</v>
-[...21 lines deleted...]
-      </c>
+        <v>124696</v>
+      </c>
+      <c r="C130"/>
+      <c r="D130"/>
+      <c r="E130"/>
+      <c r="F130"/>
+      <c r="G130"/>
+      <c r="H130"/>
+      <c r="I130"/>
       <c r="J130" t="s">
-        <v>388</v>
+        <v>166</v>
       </c>
       <c r="K130" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="L130" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="M130" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="N130" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">